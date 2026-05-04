--- v0 (2025-11-05)
+++ v1 (2026-05-04)
@@ -1,85 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\DIRECCION GENERAL\SIPOT\2024\SEGUNDO TRIMESTRE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PROPIETARIO\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{865B0BB2-8429-42F8-AE95-250CF865BF28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7845"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_2" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_3" sheetId="4" r:id="rId4"/>
     <sheet name="Hidden_4" sheetId="5" r:id="rId5"/>
-    <sheet name="Hidden_5" sheetId="6" r:id="rId6"/>
-    <sheet name="Hidden_6" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_13">Hidden_1!$A$1:$A$2</definedName>
-    <definedName name="Hidden_24">Hidden_2!$A$1:$A$2</definedName>
-[...3 lines deleted...]
-    <definedName name="Hidden_623">Hidden_6!$A$1:$A$7</definedName>
+    <definedName name="Hidden_24">Hidden_2!$A$1:$A$3</definedName>
+    <definedName name="Hidden_38">Hidden_3!$A$1:$A$3</definedName>
+    <definedName name="Hidden_412">Hidden_4!$A$1:$A$7</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="63">
   <si>
     <t>59329</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Donaciones en dinero y en especie realizadas</t>
   </si>
   <si>
     <t>44 LGT_Art_70_Fr_XLIV</t>
   </si>
   <si>
     <t>Se deberá publicar la información relativa a las “Asignaciones que los entes públicos destinan por causa de utilidad social para otorgar donativos a instituciones no lucrativas destinadas a actividades educativas, culturales, de salud, de investigación científica, de aplicación de nuevas tecnologías o de beneficencia, en términos de las disposiciones aplicables”</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -94,255 +89,186 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>575762</t>
   </si>
   <si>
     <t>575760</t>
   </si>
   <si>
     <t>575758</t>
   </si>
   <si>
     <t>575773</t>
   </si>
   <si>
-    <t>575756</t>
-[...10 lines deleted...]
-  <si>
     <t>575772</t>
   </si>
   <si>
     <t>575761</t>
   </si>
   <si>
     <t>575774</t>
   </si>
   <si>
-    <t>575747</t>
-[...10 lines deleted...]
-  <si>
     <t>575767</t>
   </si>
   <si>
-    <t>575769</t>
-[...7 lines deleted...]
-  <si>
     <t>575750</t>
   </si>
   <si>
     <t>575751</t>
   </si>
   <si>
     <t>575752</t>
   </si>
   <si>
     <t>575749</t>
   </si>
   <si>
     <t>575754</t>
   </si>
   <si>
     <t>575753</t>
   </si>
   <si>
     <t>575759</t>
   </si>
   <si>
     <t>575755</t>
   </si>
   <si>
     <t>575757</t>
   </si>
   <si>
     <t>Tabla Campos</t>
   </si>
   <si>
     <t>Ejercicio</t>
   </si>
   <si>
     <t>Fecha de inicio del periodo que se informa</t>
   </si>
   <si>
     <t>Fecha de término del periodo que se informa</t>
   </si>
   <si>
     <t>Tipo de donación (catálogo)</t>
   </si>
   <si>
-    <t>Personalidad jurídica de la persona beneficiaria(catálogo)</t>
-[...10 lines deleted...]
-  <si>
     <t>Sexo (catálogo)</t>
   </si>
   <si>
     <t xml:space="preserve">Razón social (Persona Moral); en su caso </t>
   </si>
   <si>
     <t>Tipo de persona moral, en su caso</t>
   </si>
   <si>
-    <t>Nombre(s) de la persona física facultada por la persona beneficiaria para suscribir el contrato de donación</t>
-[...10 lines deleted...]
-  <si>
     <t>Cargo que ocupa la persona física facultada</t>
   </si>
   <si>
-    <t>Nombre(s) de la persona servidora pública facultada para suscribir el contrato</t>
-[...7 lines deleted...]
-  <si>
     <t>Cargo o nombramiento de la persona servidora pública</t>
   </si>
   <si>
     <t>Monto otorgado de la donación</t>
   </si>
   <si>
     <t>Descripción del bien donado</t>
   </si>
   <si>
     <t>Actividades a las que se destinará (catálogo)</t>
   </si>
   <si>
     <t>Hipervínculo al contrato de donación</t>
   </si>
   <si>
     <t>Área(s) responsable(s) que genera(n), posee(n), publica(n) y actualizan la información</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
     <t>Donaciones en dinero</t>
   </si>
   <si>
     <t>Donaciones en especie</t>
   </si>
   <si>
-    <t>Persona física</t>
-[...4 lines deleted...]
-  <si>
     <t>Hombre</t>
   </si>
   <si>
     <t>Mujer</t>
   </si>
   <si>
+    <t>No binario</t>
+  </si>
+  <si>
     <t>Educativas</t>
   </si>
   <si>
     <t>Culturales</t>
   </si>
   <si>
     <t>De salud</t>
   </si>
   <si>
     <t>De investigación científica</t>
   </si>
   <si>
     <t>De aplicación de nuevas tecnologías</t>
   </si>
   <si>
     <t>De beneficencia</t>
   </si>
   <si>
     <t>Otras</t>
   </si>
   <si>
-    <t>Durante el primer semestre del ejercicio fiscal 2024, el Instituto del Deporte del Estado de Campeche no ha realizado donaciones.</t>
-[...2 lines deleted...]
-    <t>Dirección General</t>
+    <t xml:space="preserve">Dirección General </t>
+  </si>
+  <si>
+    <t>No existe donaciones reportadas en este semestre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -369,188 +295,222 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -658,215 +618,171 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:Q8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:XFD18"/>
+    <sheetView tabSelected="1" topLeftCell="H2" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.28515625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="49" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="50.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="35.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="29.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="37.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="35.5703125" bestFit="1" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="28" max="28" width="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="47.140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="27" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="24.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="38.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="31.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="73.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="20" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" hidden="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3"/>
-[...1 lines deleted...]
-      <c r="D2" s="2" t="s">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="3"/>
-[...1 lines deleted...]
-      <c r="G2" s="2" t="s">
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="3"/>
-[...3 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3"/>
-[...1 lines deleted...]
-      <c r="D3" s="4" t="s">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="3"/>
-[...1 lines deleted...]
-      <c r="G3" s="4" t="s">
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:28" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+    </row>
+    <row r="4" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="I4" t="s">
         <v>9</v>
       </c>
       <c r="J4" t="s">
         <v>7</v>
       </c>
       <c r="K4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L4" t="s">
         <v>10</v>
       </c>
       <c r="M4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="N4" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="O4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P4" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="Q4" t="s">
-        <v>7</v>
-[...31 lines deleted...]
-      <c r="AB4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:28" hidden="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
@@ -874,447 +790,324 @@
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
-      <c r="R5" t="s">
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="S5" t="s">
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+    </row>
+    <row r="7" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="T5" t="s">
+      <c r="B7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="s">
+      <c r="C7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="V5" t="s">
+      <c r="D7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="W5" t="s">
+      <c r="E7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="X5" t="s">
+      <c r="F7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="H7" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AA5" t="s">
+      <c r="I7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="K7" s="1" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="L7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="3"/>
-[...28 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="M7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="N7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="O7" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="P7" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="Q7" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="1" t="s">
-[...35 lines deleted...]
-      <c r="R7" s="1" t="s">
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="2">
+        <v>45931</v>
+      </c>
+      <c r="C8" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O8" t="s">
         <v>61</v>
       </c>
-      <c r="S7" s="1" t="s">
+      <c r="P8" s="2">
+        <v>46022</v>
+      </c>
+      <c r="Q8" t="s">
         <v>62</v>
-      </c>
-[...45 lines deleted...]
-        <v>84</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
-  <dataValidations count="6">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D191">
+  <dataValidations count="4">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D201" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_13</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E8:E191">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E8:E201" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Hidden_24</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I8:I191">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I8:I201" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>Hidden_38</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="O8:O191">
-[...6 lines deleted...]
-      <formula1>Hidden_623</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="M8:M201" xr:uid="{00000000-0002-0000-0000-000003000000}">
+      <formula1>Hidden_412</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...45 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Reporte de Formatos</vt:lpstr>
       <vt:lpstr>Hidden_1</vt:lpstr>
       <vt:lpstr>Hidden_2</vt:lpstr>
       <vt:lpstr>Hidden_3</vt:lpstr>
       <vt:lpstr>Hidden_4</vt:lpstr>
-      <vt:lpstr>Hidden_5</vt:lpstr>
-      <vt:lpstr>Hidden_6</vt:lpstr>
       <vt:lpstr>Hidden_13</vt:lpstr>
       <vt:lpstr>Hidden_24</vt:lpstr>
       <vt:lpstr>Hidden_38</vt:lpstr>
-      <vt:lpstr>Hidden_414</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Hidden_623</vt:lpstr>
+      <vt:lpstr>Hidden_412</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>