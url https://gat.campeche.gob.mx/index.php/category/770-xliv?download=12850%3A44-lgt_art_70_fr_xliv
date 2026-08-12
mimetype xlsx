--- v1 (2026-05-04)
+++ v2 (2026-08-12)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PROPIETARIO\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{865B0BB2-8429-42F8-AE95-250CF865BF28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52B16A2B-0FC6-4604-9288-34DB054B5CFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_2" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_3" sheetId="4" r:id="rId4"/>
     <sheet name="Hidden_4" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_13">Hidden_1!$A$1:$A$2</definedName>
     <definedName name="Hidden_24">Hidden_2!$A$1:$A$3</definedName>
     <definedName name="Hidden_38">Hidden_3!$A$1:$A$3</definedName>
     <definedName name="Hidden_412">Hidden_4!$A$1:$A$7</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="63">
   <si>
     <t>59329</t>
   </si>
@@ -290,61 +290,62 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -621,113 +622,113 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H2" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="148" zoomScaleNormal="148" workbookViewId="0">
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="37.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="27" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="31.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...1 lines deleted...]
-      <c r="D2" s="3" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="4"/>
-[...1 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="4"/>
-      <c r="I2" s="4"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="4"/>
-[...1 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="4"/>
-[...1 lines deleted...]
-      <c r="G3" s="5" t="s">
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4"/>
-      <c r="I3" s="4"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
@@ -792,69 +793,69 @@
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="4"/>
-[...14 lines deleted...]
-      <c r="Q6" s="4"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
     </row>
     <row r="7" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>40</v>
@@ -867,65 +868,65 @@
       </c>
       <c r="K7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>2025</v>
-[...5 lines deleted...]
-        <v>46022</v>
+        <v>2026</v>
+      </c>
+      <c r="B8" s="5">
+        <v>46023</v>
+      </c>
+      <c r="C8" s="5">
+        <v>46203</v>
       </c>
       <c r="O8" t="s">
         <v>61</v>
       </c>
-      <c r="P8" s="2">
-[...2 lines deleted...]
-      <c r="Q8" t="s">
+      <c r="P8" s="5">
+        <v>46203</v>
+      </c>
+      <c r="Q8" s="6" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D201" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_13</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E8:E201" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Hidden_24</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I8:I201" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>Hidden_38</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="M8:M201" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Hidden_412</formula1>