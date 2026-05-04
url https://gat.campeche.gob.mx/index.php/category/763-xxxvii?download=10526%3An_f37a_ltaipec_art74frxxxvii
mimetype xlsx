--- v0 (2025-11-05)
+++ v1 (2026-05-04)
@@ -2,81 +2,81 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PROPIETARIO\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PROPIETARIO\Desktop\FRACCIONES TRANSPARENCIA 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{330107AA-273A-46F3-AFA9-81CBDD43A81C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20EEC0B9-5131-4220-9131-A2B5EF736AA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Tabla_374590" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_1_Tabla_374590" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_2_Tabla_374590" sheetId="4" r:id="rId4"/>
     <sheet name="Hidden_3_Tabla_374590" sheetId="5" r:id="rId5"/>
     <sheet name="Hidden_4_Tabla_374590" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="Hidden_1_Tabla_3745905">Hidden_1_Tabla_374590!$A$1:$A$2</definedName>
+    <definedName name="Hidden_1_Tabla_3745905">Hidden_1_Tabla_374590!$A$1:$A$3</definedName>
     <definedName name="Hidden_2_Tabla_3745907">Hidden_2_Tabla_374590!$A$1:$A$26</definedName>
     <definedName name="Hidden_3_Tabla_37459011">Hidden_3_Tabla_374590!$A$1:$A$41</definedName>
     <definedName name="Hidden_4_Tabla_37459018">Hidden_4_Tabla_374590!$A$1:$A$32</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="198">
   <si>
     <t>45526</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Participación ciudadana_Mecanismos de participación ciudadana</t>
   </si>
   <si>
     <t>N_F37a_LTAIPEC_Art74FrXXXVII</t>
   </si>
   <si>
     <t xml:space="preserve">La información respecto a los mecanismos que permitan, convoquen o fomenten la participación de las personas a través de opiniones, propuestas, manifestaciones, análisis, colaboraciones, entre otras; que sean individuales o como parte de consejos o comités, y que estén relacionadas con la toma de decisiones de interés público y el quehacer de las instituciones. </t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -332,50 +332,53 @@
   <si>
     <t>Clave de la entidad federativa</t>
   </si>
   <si>
     <t>Nombre de la entidad federativa</t>
   </si>
   <si>
     <t>Código Postal</t>
   </si>
   <si>
     <t>Domicilio en el extranjero, en su caso</t>
   </si>
   <si>
     <t>Número telefónico y extensión</t>
   </si>
   <si>
     <t>Horario y días de atención</t>
   </si>
   <si>
     <t>Hombre</t>
   </si>
   <si>
     <t>Mujer</t>
   </si>
   <si>
+    <t>No binario</t>
+  </si>
+  <si>
     <t>Carretera</t>
   </si>
   <si>
     <t>Privada</t>
   </si>
   <si>
     <t>Eje vial</t>
   </si>
   <si>
     <t>Circunvalación</t>
   </si>
   <si>
     <t>Brecha</t>
   </si>
   <si>
     <t>Diagonal</t>
   </si>
   <si>
     <t>Calle</t>
   </si>
   <si>
     <t>Corredor</t>
   </si>
   <si>
     <t>Circuito</t>
@@ -620,54 +623,54 @@
   <si>
     <t>Sinaloa</t>
   </si>
   <si>
     <t>Yucatán</t>
   </si>
   <si>
     <t>Chihuahua</t>
   </si>
   <si>
     <t>Querétaro</t>
   </si>
   <si>
     <t>Nuevo León</t>
   </si>
   <si>
     <t>Veracruz de Ignacio de la Llave</t>
   </si>
   <si>
     <t>Ciudad de México</t>
   </si>
   <si>
     <t>Baja California</t>
   </si>
   <si>
-    <t>Dirección General</t>
-[...2 lines deleted...]
-    <t>Durante el primer trimestre, no se realizaron mecanismos de participación ciudadana.</t>
+    <t xml:space="preserve">Dirección General </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durante el cuarto trimestre del ejercicio fiscal 2025, el instituto del deporte del Estado de Campeche no ha realizado mecanismo de Atención Ciudadana </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
@@ -703,56 +706,56 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1029,114 +1032,114 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M2" workbookViewId="0">
-      <selection activeCell="R9" sqref="R9"/>
+    <sheetView tabSelected="1" topLeftCell="P2" workbookViewId="0">
+      <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="49.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="45.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="40.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="72.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...1 lines deleted...]
-      <c r="D2" s="3" t="s">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="4"/>
-[...1 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="4"/>
-      <c r="I2" s="4"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="4"/>
-[...1 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="4"/>
-[...1 lines deleted...]
-      <c r="G3" s="5" t="s">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4"/>
-      <c r="I3" s="4"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4" t="s">
         <v>10</v>
@@ -1207,70 +1210,70 @@
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>25</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5" t="s">
         <v>30</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="4"/>
-[...15 lines deleted...]
-      <c r="R6" s="4"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
     </row>
     <row r="7" spans="1:18" ht="39" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>40</v>
@@ -1288,67 +1291,64 @@
         <v>44</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>49</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2025</v>
       </c>
-      <c r="B8" s="6">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="B8" s="3">
+        <v>45931</v>
+      </c>
+      <c r="C8" s="3">
+        <v>46022</v>
       </c>
       <c r="P8" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>45747</v>
+        <v>196</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>46022</v>
       </c>
       <c r="R8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:R6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
@@ -1582,598 +1582,603 @@
       <c r="W3" s="1" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F4:F201" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>Hidden_1_Tabla_3745905</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="H4:H201" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>Hidden_2_Tabla_3745907</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="L4:L201" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>Hidden_3_Tabla_37459011</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="S4:S201" xr:uid="{00000000-0002-0000-0100-000003000000}">
       <formula1>Hidden_4_Tabla_37459018</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>98</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:A41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>