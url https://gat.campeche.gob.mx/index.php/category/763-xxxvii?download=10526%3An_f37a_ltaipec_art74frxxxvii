--- v1 (2026-05-04)
+++ v2 (2026-08-12)
@@ -6,54 +6,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PROPIETARIO\Desktop\FRACCIONES TRANSPARENCIA 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PROPIETARIO\Desktop\FRACCIONES TRANSPARENCIA 2026\FRACCIONES 2DO. TRIMESTRE 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20EEC0B9-5131-4220-9131-A2B5EF736AA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{808C67E6-B694-41CE-B7D6-5A03FE126C1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Tabla_374590" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_1_Tabla_374590" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_2_Tabla_374590" sheetId="4" r:id="rId4"/>
     <sheet name="Hidden_3_Tabla_374590" sheetId="5" r:id="rId5"/>
     <sheet name="Hidden_4_Tabla_374590" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_1_Tabla_3745905">Hidden_1_Tabla_374590!$A$1:$A$3</definedName>
     <definedName name="Hidden_2_Tabla_3745907">Hidden_2_Tabla_374590!$A$1:$A$26</definedName>
     <definedName name="Hidden_3_Tabla_37459011">Hidden_3_Tabla_374590!$A$1:$A$41</definedName>
     <definedName name="Hidden_4_Tabla_37459018">Hidden_4_Tabla_374590!$A$1:$A$32</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="198">
   <si>
     <t>45526</t>
@@ -626,51 +626,51 @@
   <si>
     <t>Yucatán</t>
   </si>
   <si>
     <t>Chihuahua</t>
   </si>
   <si>
     <t>Querétaro</t>
   </si>
   <si>
     <t>Nuevo León</t>
   </si>
   <si>
     <t>Veracruz de Ignacio de la Llave</t>
   </si>
   <si>
     <t>Ciudad de México</t>
   </si>
   <si>
     <t>Baja California</t>
   </si>
   <si>
     <t xml:space="preserve">Dirección General </t>
   </si>
   <si>
-    <t xml:space="preserve">Durante el cuarto trimestre del ejercicio fiscal 2025, el instituto del deporte del Estado de Campeche no ha realizado mecanismo de Atención Ciudadana </t>
+    <t xml:space="preserve">Durante el segudo trimestre del ejercicio fiscal 2026, el Instituto del Deporte del Estado de Campeche no ha realizado mecanismo de Atención Ciudadana </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
@@ -1032,52 +1032,52 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P2" workbookViewId="0">
-      <selection activeCell="P13" sqref="P13"/>
+    <sheetView tabSelected="1" topLeftCell="M2" workbookViewId="0">
+      <selection activeCell="R8" sqref="R8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="49.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="45.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="40.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="72.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
@@ -1289,63 +1289,63 @@
       </c>
       <c r="L7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>49</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B8" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C8" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="P8" t="s">
         <v>196</v>
       </c>
       <c r="Q8" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="R8" t="s">
         <v>197</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:R6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0"/>
   </sheetViews>