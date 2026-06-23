--- v0 (2026-01-12)
+++ v1 (2026-06-23)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DELL\Desktop\Dropbox\Formatos 2025\Formato 1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DELL\Desktop\Dropbox\Formatos 2026\Formato 1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5BA724B-31E5-4F66-9A43-E4B759F6AC52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{93EB6678-D19D-4F72-8D0F-4B6453F448B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_13">Hidden_1!$A$1:$A$30</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="141">
   <si>
     <t>43083</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
@@ -873,59 +873,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/321-ley-de-transparencia-y-acceso-a-la-informacion-publica-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/239-ley-de-los-trabajadores-al-servicio-del-gobierno-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSAM_170718.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/175-constitucion-politica-del-estado-de-camp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/280-ley-de-disciplina-financiera-y-resp-hacendaria-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnts.salud.gob.mx/descargas/NOM-010-SSA2-1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGPDPPSO.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/61-ley-de-obras-publicas-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/1-codigo-civil-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dgti.salud.gob.mx/doctos/dgti/Codigoconducta2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=788488&amp;fecha=18/01/2001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/CPEUM.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/123-ley-para-venta-y-consumo-responsable-de-bebidas-alcoholicas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGRA.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conamed.gob.mx/transparencia/pdf/reg_procedimiento.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/15-ley-de-acceso-mujeres-vida-libre-de-violencia" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/564-ley-organica-de-la-administracion-publica-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20326.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codesvi.gob.mx/wp-content/uploads/2020/02/CODIGO-ETICA.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=5321934&amp;fecha=13/11/2013" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGS.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/312-ley-de-proteccion-de-datos-personales-en-posesion-de-sujetos-obligados-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/6-codigo-penal-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSS_171214.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/116-ley-para-igualdad-entre-mujeres-y-hombres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/67-ley-de-procedimiento-administrativo-para-el-estado-y-los-municipios-de-campeche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4902578&amp;fecha=11/10/1996&amp;print=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/563-ley-de-austeridad-y-ahorro-del-estado-de-campeche-y-sus-municipios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/79-ley-de-trasplante-de-organos-para-el-estado-de-campeche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/21-ley-de-archivos-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20180.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MP.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4900841&amp;fecha=25/09/1996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4866920&amp;fecha=16/01/1995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/318-ley-de-salud-para-el-estado-de-campeche-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/321-ley-de-transparencia-y-acceso-a-la-informacion-publica-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/239-ley-de-los-trabajadores-al-servicio-del-gobierno-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSAM_170718.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/280-ley-de-disciplina-financiera-y-resp-hacendaria-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnts.salud.gob.mx/descargas/NOM-010-SSA2-1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGPDPPSO.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/61-ley-de-obras-publicas-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/1-codigo-civil-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dgti.salud.gob.mx/doctos/dgti/Codigoconducta2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=788488&amp;fecha=18/01/2001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/CPEUM.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/123-ley-para-venta-y-consumo-responsable-de-bebidas-alcoholicas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGRA.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conamed.gob.mx/transparencia/pdf/reg_procedimiento.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/15-ley-de-acceso-mujeres-vida-libre-de-violencia" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/564-ley-organica-de-la-administracion-publica-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20326.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codesvi.gob.mx/wp-content/uploads/2020/02/CODIGO-ETICA.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=5321934&amp;fecha=13/11/2013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGA.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGS.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/312-ley-de-proteccion-de-datos-personales-en-posesion-de-sujetos-obligados-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/6-codigo-penal-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSS_171214.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGTAIP.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/116-ley-para-igualdad-entre-mujeres-y-hombres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/67-ley-de-procedimiento-administrativo-para-el-estado-y-los-municipios-de-campeche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4902578&amp;fecha=11/10/1996&amp;print=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/563-ley-de-austeridad-y-ahorro-del-estado-de-campeche-y-sus-municipios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/79-ley-de-trasplante-de-organos-para-el-estado-de-campeche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/21-ley-de-archivos-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20180.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MP.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4900841&amp;fecha=25/09/1996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4866920&amp;fecha=16/01/1995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/318-ley-de-salud-para-el-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/175-constitucion-politica-del-estado-de-camp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="E2" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8:J44"/>
+      <selection activeCell="H33" sqref="H33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="35.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>1</v>
@@ -1063,1227 +1063,1227 @@
       </c>
       <c r="F7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>2025</v>
       </c>
       <c r="B8" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C8" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="3">
         <v>6246</v>
       </c>
       <c r="G8" s="7">
-        <v>45748</v>
+        <v>46148</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J8" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>2025</v>
       </c>
       <c r="B9" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C9" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>69</v>
       </c>
       <c r="F9" s="3">
         <v>23933</v>
       </c>
       <c r="G9" s="7">
-        <v>45667</v>
+        <v>46065</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>2025</v>
       </c>
       <c r="B10" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C10" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="3">
         <v>30865</v>
       </c>
       <c r="G10" s="7">
-        <v>45450</v>
+        <v>46065</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>2025</v>
       </c>
       <c r="B11" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C11" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>73</v>
       </c>
       <c r="F11" s="3">
         <v>42128</v>
       </c>
       <c r="G11" s="7">
         <v>45736</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>138</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>2025</v>
       </c>
       <c r="B12" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C12" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="3">
         <v>44453</v>
       </c>
       <c r="G12" s="7">
-        <v>45593</v>
+        <v>46020</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>139</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>2025</v>
       </c>
       <c r="B13" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C13" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="3">
         <v>42761</v>
       </c>
       <c r="G13" s="7">
-        <v>45736</v>
+        <v>46340</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J13" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>2025</v>
       </c>
       <c r="B14" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C14" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="3">
         <v>43266</v>
       </c>
       <c r="G14" s="7">
-        <v>44945</v>
+        <v>46340</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J14" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>2025</v>
       </c>
       <c r="B15" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C15" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15" s="3">
         <v>45370</v>
       </c>
       <c r="G15" s="7">
-        <v>45593</v>
+        <v>46100</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J15" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>2025</v>
       </c>
       <c r="B16" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C16" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="3">
         <v>39267</v>
       </c>
       <c r="G16" s="7">
         <v>39267</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J16" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>2025</v>
       </c>
       <c r="B17" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C17" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>83</v>
       </c>
       <c r="F17" s="3">
         <v>45441</v>
       </c>
       <c r="G17" s="7">
-        <v>45441</v>
+        <v>45792</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J17" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>2025</v>
       </c>
       <c r="B18" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C18" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
         <v>85</v>
       </c>
       <c r="F18" s="3">
         <v>45098</v>
       </c>
       <c r="G18" s="7">
         <v>45098</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>86</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J18" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>2025</v>
       </c>
       <c r="B19" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C19" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" s="3">
         <v>33236</v>
       </c>
       <c r="G19" s="7">
         <v>44377</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>2025</v>
       </c>
       <c r="B20" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C20" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>89</v>
       </c>
       <c r="F20" s="3">
         <v>45485</v>
       </c>
       <c r="G20" s="7">
         <v>45485</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J20" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>2025</v>
       </c>
       <c r="B21" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C21" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D21" t="s">
         <v>44</v>
       </c>
       <c r="E21" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="3">
         <v>42494</v>
       </c>
       <c r="G21" s="7">
         <v>44991</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J21" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>2025</v>
       </c>
       <c r="B22" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C22" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D22" t="s">
         <v>44</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="3">
         <v>40304</v>
       </c>
       <c r="G22" s="7">
         <v>40304</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>94</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J22" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>2025</v>
       </c>
       <c r="B23" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C23" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="3">
         <v>42942</v>
       </c>
       <c r="G23" s="7">
         <v>43020</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J23" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>2025</v>
       </c>
       <c r="B24" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C24" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D24" t="s">
         <v>44</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" s="3">
         <v>45646</v>
       </c>
       <c r="G24" s="7">
-        <v>45706</v>
+        <v>46041</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J24" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>2025</v>
       </c>
       <c r="B25" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C25" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D25" t="s">
         <v>46</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="3">
         <v>45520</v>
       </c>
       <c r="G25" s="7">
-        <v>45520</v>
+        <v>45995</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J25" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>2025</v>
       </c>
       <c r="B26" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C26" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D26" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="3">
         <v>45574</v>
       </c>
       <c r="G26" s="7">
-        <v>45574</v>
+        <v>45881</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>101</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J26" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>2025</v>
       </c>
       <c r="B27" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C27" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D27" t="s">
         <v>43</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="3">
         <v>45341</v>
       </c>
       <c r="G27" s="7">
-        <v>45341</v>
+        <v>45877</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J27" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>2025</v>
       </c>
       <c r="B28" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C28" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D28" t="s">
         <v>44</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="F28" s="3">
         <v>39512</v>
       </c>
       <c r="G28" s="7">
         <v>39512</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>105</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J28" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>2025</v>
       </c>
       <c r="B29" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C29" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D29" t="s">
         <v>41</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="3">
         <v>42569</v>
       </c>
       <c r="G29" s="7">
-        <v>45659</v>
+        <v>46006</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>107</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J29" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>2025</v>
       </c>
       <c r="B30" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C30" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" t="s">
         <v>108</v>
       </c>
       <c r="F30" s="3">
-        <v>45280</v>
+        <v>46020</v>
       </c>
       <c r="G30" s="7">
-        <v>45306</v>
+        <v>46038</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>109</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J30" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>2025</v>
       </c>
       <c r="B31" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C31" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" t="s">
         <v>110</v>
       </c>
       <c r="F31" s="3">
         <v>35434</v>
       </c>
       <c r="G31" s="7">
         <v>42975</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>111</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J31" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>2025</v>
       </c>
       <c r="B32" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C32" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D32" t="s">
         <v>46</v>
       </c>
       <c r="E32" t="s">
         <v>112</v>
       </c>
       <c r="F32" s="3">
-        <v>45511</v>
+        <v>46064</v>
       </c>
       <c r="G32" s="7">
-        <v>45706</v>
+        <v>46064</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>113</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J32" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>2025</v>
       </c>
       <c r="B33" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C33" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D33" t="s">
         <v>46</v>
       </c>
       <c r="E33" t="s">
         <v>114</v>
       </c>
       <c r="F33" s="3">
         <v>44421</v>
       </c>
       <c r="G33" s="7">
         <v>44421</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>115</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J33" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>2025</v>
       </c>
       <c r="B34" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C34" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D34" t="s">
         <v>46</v>
       </c>
       <c r="E34" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="3">
         <v>36892</v>
       </c>
       <c r="G34" s="7">
         <v>42969</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>117</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J34" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>2025</v>
       </c>
       <c r="B35" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C35" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D35" t="s">
         <v>47</v>
       </c>
       <c r="E35" t="s">
         <v>118</v>
       </c>
       <c r="F35" s="3">
         <v>31531</v>
       </c>
       <c r="G35" s="7">
         <v>43298</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>119</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J35" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>2025</v>
       </c>
       <c r="B36" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C36" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D36" t="s">
         <v>47</v>
       </c>
       <c r="E36" t="s">
         <v>120</v>
       </c>
       <c r="F36" s="3">
         <v>36650</v>
       </c>
       <c r="G36" s="7">
         <v>44812</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>121</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J36" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>2025</v>
       </c>
       <c r="B37" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C37" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D37" t="s">
         <v>47</v>
       </c>
       <c r="E37" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="3">
         <v>38082</v>
       </c>
       <c r="G37" s="7">
         <v>41990</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>123</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J37" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>2025</v>
       </c>
       <c r="B38" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C38" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D38" t="s">
         <v>47</v>
       </c>
       <c r="E38" t="s">
         <v>124</v>
       </c>
       <c r="F38" s="3">
         <v>38271</v>
       </c>
       <c r="G38" s="7">
         <v>38923</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>125</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J38" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>2025</v>
       </c>
       <c r="B39" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C39" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D39" t="s">
         <v>59</v>
       </c>
       <c r="E39" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="3">
         <v>35333</v>
       </c>
       <c r="G39" s="7">
         <v>35333</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>127</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J39" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>2025</v>
       </c>
       <c r="B40" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C40" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D40" t="s">
         <v>59</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="F40" s="3">
         <v>35349</v>
       </c>
       <c r="G40" s="7">
         <v>35349</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>129</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J40" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>2025</v>
       </c>
       <c r="B41" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C41" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D41" t="s">
         <v>54</v>
       </c>
       <c r="E41" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="3">
         <v>33995</v>
       </c>
       <c r="G41" s="7">
         <v>41591</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>131</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J41" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>2025</v>
       </c>
       <c r="B42" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C42" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D42" t="s">
         <v>54</v>
       </c>
       <c r="E42" t="s">
         <v>132</v>
       </c>
       <c r="F42" s="3">
         <v>36909</v>
       </c>
       <c r="G42" s="7">
         <v>36909</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>133</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J42" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>2025</v>
       </c>
       <c r="B43" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C43" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D43" t="s">
         <v>54</v>
       </c>
       <c r="E43" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="3">
         <v>36698</v>
       </c>
       <c r="G43" s="7">
         <v>36698</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>135</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J43" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <v>2025</v>
       </c>
       <c r="B44" s="3">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="C44" s="3">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D44" t="s">
         <v>54</v>
       </c>
       <c r="E44" t="s">
         <v>136</v>
       </c>
       <c r="F44" s="3">
         <v>34715</v>
       </c>
       <c r="G44" s="7">
         <v>34715</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>137</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J44" s="5">
-        <v>45940</v>
+        <v>46031</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D201" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_13</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H17" r:id="rId1" xr:uid="{F96AD4A8-3992-4D35-9537-2B7A78A6C6D3}"/>
     <hyperlink ref="H8" r:id="rId2" xr:uid="{993F0741-B4FB-47C2-8FEA-FDE5C2A227D5}"/>
     <hyperlink ref="H9" r:id="rId3" xr:uid="{DAD7FFE5-A38A-4795-A58F-C810EC170B61}"/>
     <hyperlink ref="H26" r:id="rId4" xr:uid="{58470D30-70CD-4D78-8144-EC23DF6853BE}"/>
     <hyperlink ref="H10" r:id="rId5" xr:uid="{F8402645-A987-4F5D-8D5F-E93386B04190}"/>
     <hyperlink ref="H12" r:id="rId6" xr:uid="{EB2ADFD3-1971-4CB7-9C0B-4D9991F0317F}"/>
     <hyperlink ref="H13" r:id="rId7" xr:uid="{8F82737E-46F4-4568-B3FA-21861059EB10}"/>
@@ -2293,50 +2293,52 @@
     <hyperlink ref="H19" r:id="rId11" xr:uid="{2B98A8BD-4854-47EC-A1BD-265100ACC8E1}"/>
     <hyperlink ref="H20" r:id="rId12" xr:uid="{BB7A8E77-52DB-4F77-A831-5249CA93AD5E}"/>
     <hyperlink ref="H21" r:id="rId13" xr:uid="{E17DAEF6-EB04-4D8E-807B-707B84E50DEC}"/>
     <hyperlink ref="H22" r:id="rId14" xr:uid="{BDE4E94E-BC3F-4D2A-B2F2-7CC6F15ABDBD}"/>
     <hyperlink ref="H23" r:id="rId15" xr:uid="{C6020BE5-7CEC-4A59-9178-6C67803BEAEE}"/>
     <hyperlink ref="H24" r:id="rId16" xr:uid="{C70D4B94-ED2F-48F0-AF66-54D82F2E14E6}"/>
     <hyperlink ref="H25" r:id="rId17" xr:uid="{3CA8F476-88C1-4A89-924B-D1908C5FB68F}"/>
     <hyperlink ref="H27" r:id="rId18" xr:uid="{C95B59F3-D2DF-4F40-B53D-61F9D138A014}"/>
     <hyperlink ref="H28" r:id="rId19" xr:uid="{D3E0E34F-D22E-422C-8852-52996BBFC431}"/>
     <hyperlink ref="H29" r:id="rId20" xr:uid="{5B9936B5-9ADC-4492-86F9-22DE85FAEB43}"/>
     <hyperlink ref="H30" r:id="rId21" xr:uid="{01AB8F4A-DD71-46AA-8E58-66FDA348EC41}"/>
     <hyperlink ref="H31" r:id="rId22" xr:uid="{93AB5F5D-9FB3-4766-BF70-73B0F732DF68}"/>
     <hyperlink ref="H32" r:id="rId23" xr:uid="{47BD0D7A-5094-412A-A319-EBF11C759252}"/>
     <hyperlink ref="H33" r:id="rId24" xr:uid="{CC15FC91-70D4-490B-BA5A-016B56DCD0E8}"/>
     <hyperlink ref="H34" r:id="rId25" xr:uid="{F1E63CD1-84C3-45AB-987C-AE0DA7C38412}"/>
     <hyperlink ref="H35" r:id="rId26" xr:uid="{CF473D40-4A78-4947-AC99-30E99223C964}"/>
     <hyperlink ref="H36" r:id="rId27" xr:uid="{2F7B7BE6-063A-4A40-A58C-984F8E199D64}"/>
     <hyperlink ref="H37" r:id="rId28" xr:uid="{FC8C3B80-E886-4D53-B0CB-8B022C4A778C}"/>
     <hyperlink ref="H38" r:id="rId29" xr:uid="{F46F32F8-3F7A-4104-8FA1-3C9EC7C70970}"/>
     <hyperlink ref="H39" r:id="rId30" location="gsc.tab=0" xr:uid="{640DCA3B-A81B-41E4-86C4-1020AA7E07AB}"/>
     <hyperlink ref="H40" r:id="rId31" xr:uid="{82F4A86C-18BF-4E0D-BD1B-86E2CD336445}"/>
     <hyperlink ref="H41" r:id="rId32" location="gsc.tab=0" xr:uid="{14F62DC9-BEB4-46E5-8F53-2E21CE292F8E}"/>
     <hyperlink ref="H42" r:id="rId33" location="gsc.tab=0" xr:uid="{C9DDC805-663D-41B3-970C-59A8F8B5ED80}"/>
     <hyperlink ref="H43" r:id="rId34" xr:uid="{EEB516DD-14B7-452A-83B5-71718343ED0D}"/>
     <hyperlink ref="H44" r:id="rId35" location="gsc.tab=0" xr:uid="{3294FE1D-AF29-42D4-AEBC-EB709E615D93}"/>
+    <hyperlink ref="H11" r:id="rId36" xr:uid="{168BF22D-7E49-42B7-9A5A-0495C0985ACE}"/>
+    <hyperlink ref="H14" r:id="rId37" xr:uid="{4D52747E-5CC4-447C-99F5-4E32A0E85DC4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">