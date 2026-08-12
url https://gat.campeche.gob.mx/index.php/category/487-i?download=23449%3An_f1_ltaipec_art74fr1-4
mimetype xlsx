--- v1 (2026-06-23)
+++ v2 (2026-08-12)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DELL\Desktop\Dropbox\Formatos 2026\Formato 1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{93EB6678-D19D-4F72-8D0F-4B6453F448B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5296A660-B018-4F7C-B328-08A52B7F83BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_13">Hidden_1!$A$1:$A$30</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="141">
   <si>
     <t>43083</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
@@ -438,57 +438,57 @@
   <si>
     <t>h.1.Norma Oficial Mexicana NOM-006-SSA2-1993 para la Prevención y Control de la Tuberculosis en la Atención Primaria a la Salud.</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5321934&amp;fecha=13/11/2013#gsc.tab=0</t>
   </si>
   <si>
     <t>h.2.Norma Oficial Mexicana, NOM-015-SSA2-1994, "Para la Prevención, Tratamiento y Control de la Diabetes Mellitus en la Atención Primaria".</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle.php?codigo=788488&amp;fecha=18/01/2001#gsc.tab=0</t>
   </si>
   <si>
     <t>h.3.Norma Oficial Mexicana NOM-010-SSA2-1993, para la Prevención y Control de la Infección por virus de la Inmunodeficiencia Humana.</t>
   </si>
   <si>
     <t>http://www.cnts.salud.gob.mx/descargas/NOM-010-SSA2-1993.pdf</t>
   </si>
   <si>
     <t>h.4.Norma Oficial Mexicana NOM-014-SSA2-1994, para la Prevención, Tratamiento y Control de Cáncer del Cuello del Útero y de la Mama en la Atención Primaria.</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=4866920&amp;fecha=16/01/1995#gsc.tab=0</t>
   </si>
   <si>
-    <t>https://www.diputados.gob.mx/LeyesBiblio/pdf/LGTAIP.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/564-ley-organica-de-la-administracion-publica-del-estado-de-campeche-1</t>
   </si>
   <si>
     <t>https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/123-ley-para-venta-y-consumo-responsable-de-bebidas-alcoholicas</t>
+  </si>
+  <si>
+    <t>https://www.diputados.gob.mx/LeyesBiblio/ref/lgtaip/LGTAIP_orig_20mar25.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
@@ -873,59 +873,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/321-ley-de-transparencia-y-acceso-a-la-informacion-publica-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/239-ley-de-los-trabajadores-al-servicio-del-gobierno-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSAM_170718.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/280-ley-de-disciplina-financiera-y-resp-hacendaria-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnts.salud.gob.mx/descargas/NOM-010-SSA2-1993.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGPDPPSO.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/61-ley-de-obras-publicas-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/1-codigo-civil-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dgti.salud.gob.mx/doctos/dgti/Codigoconducta2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=788488&amp;fecha=18/01/2001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/CPEUM.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/123-ley-para-venta-y-consumo-responsable-de-bebidas-alcoholicas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGRA.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conamed.gob.mx/transparencia/pdf/reg_procedimiento.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/15-ley-de-acceso-mujeres-vida-libre-de-violencia" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/564-ley-organica-de-la-administracion-publica-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20326.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codesvi.gob.mx/wp-content/uploads/2020/02/CODIGO-ETICA.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=5321934&amp;fecha=13/11/2013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGA.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGS.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/312-ley-de-proteccion-de-datos-personales-en-posesion-de-sujetos-obligados-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/6-codigo-penal-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSS_171214.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGTAIP.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/116-ley-para-igualdad-entre-mujeres-y-hombres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/67-ley-de-procedimiento-administrativo-para-el-estado-y-los-municipios-de-campeche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4902578&amp;fecha=11/10/1996&amp;print=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/563-ley-de-austeridad-y-ahorro-del-estado-de-campeche-y-sus-municipios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/79-ley-de-trasplante-de-organos-para-el-estado-de-campeche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/21-ley-de-archivos-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20180.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MP.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4900841&amp;fecha=25/09/1996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4866920&amp;fecha=16/01/1995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/318-ley-de-salud-para-el-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/175-constitucion-politica-del-estado-de-camp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/21-ley-de-archivos-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/67-ley-de-procedimiento-administrativo-para-el-estado-y-los-municipios-de-campeche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MP.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/175-constitucion-politica-del-estado-de-camp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20180.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4866920&amp;fecha=16/01/1995" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGPDPPSO.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/61-ley-de-obras-publicas-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/239-ley-de-los-trabajadores-al-servicio-del-gobierno-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSAM_170718.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnts.salud.gob.mx/descargas/NOM-010-SSA2-1993.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/CPEUM.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/1-codigo-civil-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/280-ley-de-disciplina-financiera-y-resp-hacendaria-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4900841&amp;fecha=25/09/1996" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/15-ley-de-acceso-mujeres-vida-libre-de-violencia" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/564-ley-organica-de-la-administracion-publica-del-estado-de-campeche-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ordenjuridico.gob.mx/Documentos/Estatal/Campeche/wo20326.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dgti.salud.gob.mx/doctos/dgti/Codigoconducta2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=788488&amp;fecha=18/01/2001" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGS.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/123-ley-para-venta-y-consumo-responsable-de-bebidas-alcoholicas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codesvi.gob.mx/wp-content/uploads/2020/02/CODIGO-ETICA.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conamed.gob.mx/transparencia/pdf/reg_procedimiento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/116-ley-para-igualdad-entre-mujeres-y-hombres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGRA.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=5321934&amp;fecha=13/11/2013" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/563-ley-de-austeridad-y-ahorro-del-estado-de-campeche-y-sus-municipios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/79-ley-de-trasplante-de-organos-para-el-estado-de-campeche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/312-ley-de-proteccion-de-datos-personales-en-posesion-de-sujetos-obligados-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/leyes-focalizadas/anticorrupcion/6-codigo-penal-del-estado-de-campeche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/regley/Reg_LGS_MPSS_171214.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=4902578&amp;fecha=11/10/1996&amp;print=true" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/pdf/LGA.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislacion.congresocam.gob.mx/index.php/etiquetas-x-materia/318-ley-de-salud-para-el-estado-de-campeche-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="E2" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="35.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>1</v>
@@ -1060,1285 +1060,1283 @@
       </c>
       <c r="E7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B8" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C8" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="3">
         <v>6246</v>
       </c>
       <c r="G8" s="7">
         <v>46148</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J8" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B9" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C9" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>69</v>
       </c>
       <c r="F9" s="3">
         <v>23933</v>
       </c>
       <c r="G9" s="7">
         <v>46065</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B10" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C10" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="3">
         <v>30865</v>
       </c>
       <c r="G10" s="7">
         <v>46065</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B11" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C11" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>73</v>
       </c>
       <c r="F11" s="3">
-        <v>42128</v>
+        <v>45736</v>
       </c>
       <c r="G11" s="7">
         <v>45736</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B12" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C12" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="3">
         <v>44453</v>
       </c>
       <c r="G12" s="7">
         <v>46020</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B13" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C13" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="3">
         <v>42761</v>
       </c>
       <c r="G13" s="7">
         <v>46340</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J13" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B14" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C14" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="3">
         <v>43266</v>
       </c>
       <c r="G14" s="7">
         <v>46340</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J14" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B15" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C15" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15" s="3">
         <v>45370</v>
       </c>
       <c r="G15" s="7">
         <v>46100</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J15" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B16" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C16" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="3">
         <v>39267</v>
       </c>
       <c r="G16" s="7">
         <v>39267</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J16" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B17" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C17" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>83</v>
       </c>
       <c r="F17" s="3">
         <v>45441</v>
       </c>
       <c r="G17" s="7">
         <v>45792</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J17" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B18" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C18" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
         <v>85</v>
       </c>
       <c r="F18" s="3">
         <v>45098</v>
       </c>
       <c r="G18" s="7">
         <v>45098</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>86</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J18" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B19" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C19" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" s="3">
         <v>33236</v>
       </c>
       <c r="G19" s="7">
         <v>44377</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C20" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>89</v>
       </c>
       <c r="F20" s="3">
         <v>45485</v>
       </c>
       <c r="G20" s="7">
         <v>45485</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J20" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B21" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C21" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D21" t="s">
         <v>44</v>
       </c>
       <c r="E21" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="3">
-        <v>42494</v>
+        <v>46183</v>
       </c>
       <c r="G21" s="7">
-        <v>44991</v>
+        <v>46183</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J21" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B22" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C22" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D22" t="s">
         <v>44</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="3">
         <v>40304</v>
       </c>
       <c r="G22" s="7">
         <v>40304</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>94</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J22" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B23" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C23" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="3">
         <v>42942</v>
       </c>
       <c r="G23" s="7">
         <v>43020</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J23" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B24" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C24" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D24" t="s">
         <v>44</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" s="3">
         <v>45646</v>
       </c>
       <c r="G24" s="7">
         <v>46041</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J24" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B25" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C25" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D25" t="s">
         <v>46</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="3">
         <v>45520</v>
       </c>
       <c r="G25" s="7">
         <v>45995</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>99</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J25" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B26" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C26" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D26" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="3">
         <v>45574</v>
       </c>
       <c r="G26" s="7">
         <v>45881</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>101</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J26" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B27" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C27" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D27" t="s">
         <v>43</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="3">
         <v>45341</v>
       </c>
       <c r="G27" s="7">
         <v>45877</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J27" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B28" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C28" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D28" t="s">
         <v>44</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="F28" s="3">
         <v>39512</v>
       </c>
       <c r="G28" s="7">
         <v>39512</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>105</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J28" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B29" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C29" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D29" t="s">
         <v>41</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="3">
         <v>42569</v>
       </c>
       <c r="G29" s="7">
         <v>46006</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>107</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J29" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B30" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C30" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D30" t="s">
         <v>44</v>
       </c>
       <c r="E30" t="s">
         <v>108</v>
       </c>
       <c r="F30" s="3">
         <v>46020</v>
       </c>
       <c r="G30" s="7">
         <v>46038</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>109</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J30" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B31" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C31" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" t="s">
         <v>110</v>
       </c>
       <c r="F31" s="3">
         <v>35434</v>
       </c>
       <c r="G31" s="7">
         <v>42975</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>111</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J31" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B32" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C32" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D32" t="s">
         <v>46</v>
       </c>
       <c r="E32" t="s">
         <v>112</v>
       </c>
       <c r="F32" s="3">
         <v>46064</v>
       </c>
       <c r="G32" s="7">
         <v>46064</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>113</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J32" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B33" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C33" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D33" t="s">
         <v>46</v>
       </c>
       <c r="E33" t="s">
         <v>114</v>
       </c>
       <c r="F33" s="3">
         <v>44421</v>
       </c>
       <c r="G33" s="7">
         <v>44421</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>115</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J33" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B34" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C34" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D34" t="s">
         <v>46</v>
       </c>
       <c r="E34" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="3">
         <v>36892</v>
       </c>
       <c r="G34" s="7">
         <v>42969</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>117</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J34" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B35" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C35" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D35" t="s">
         <v>47</v>
       </c>
       <c r="E35" t="s">
         <v>118</v>
       </c>
       <c r="F35" s="3">
         <v>31531</v>
       </c>
       <c r="G35" s="7">
         <v>43298</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>119</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J35" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B36" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C36" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D36" t="s">
         <v>47</v>
       </c>
       <c r="E36" t="s">
         <v>120</v>
       </c>
       <c r="F36" s="3">
         <v>36650</v>
       </c>
       <c r="G36" s="7">
         <v>44812</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>121</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J36" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B37" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C37" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D37" t="s">
         <v>47</v>
       </c>
       <c r="E37" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="3">
         <v>38082</v>
       </c>
       <c r="G37" s="7">
         <v>41990</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>123</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J37" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B38" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C38" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D38" t="s">
         <v>47</v>
       </c>
       <c r="E38" t="s">
         <v>124</v>
       </c>
       <c r="F38" s="3">
         <v>38271</v>
       </c>
       <c r="G38" s="7">
         <v>38923</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>125</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J38" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B39" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C39" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D39" t="s">
         <v>59</v>
       </c>
       <c r="E39" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="3">
         <v>35333</v>
       </c>
       <c r="G39" s="7">
         <v>35333</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>127</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J39" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B40" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C40" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D40" t="s">
         <v>59</v>
       </c>
       <c r="E40" t="s">
         <v>128</v>
       </c>
       <c r="F40" s="3">
         <v>35349</v>
       </c>
       <c r="G40" s="7">
         <v>35349</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>129</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J40" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B41" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C41" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D41" t="s">
         <v>54</v>
       </c>
       <c r="E41" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="3">
         <v>33995</v>
       </c>
       <c r="G41" s="7">
         <v>41591</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>131</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J41" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B42" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C42" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D42" t="s">
         <v>54</v>
       </c>
       <c r="E42" t="s">
         <v>132</v>
       </c>
       <c r="F42" s="3">
         <v>36909</v>
       </c>
       <c r="G42" s="7">
         <v>36909</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>133</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J42" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B43" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C43" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D43" t="s">
         <v>54</v>
       </c>
       <c r="E43" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="3">
         <v>36698</v>
       </c>
       <c r="G43" s="7">
         <v>36698</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>135</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J43" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B44" s="3">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="C44" s="3">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="D44" t="s">
         <v>54</v>
       </c>
       <c r="E44" t="s">
         <v>136</v>
       </c>
       <c r="F44" s="3">
         <v>34715</v>
       </c>
       <c r="G44" s="7">
         <v>34715</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>137</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J44" s="5">
-        <v>46031</v>
+        <v>46213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D201" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_13</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H17" r:id="rId1" xr:uid="{F96AD4A8-3992-4D35-9537-2B7A78A6C6D3}"/>
     <hyperlink ref="H8" r:id="rId2" xr:uid="{993F0741-B4FB-47C2-8FEA-FDE5C2A227D5}"/>
     <hyperlink ref="H9" r:id="rId3" xr:uid="{DAD7FFE5-A38A-4795-A58F-C810EC170B61}"/>
     <hyperlink ref="H26" r:id="rId4" xr:uid="{58470D30-70CD-4D78-8144-EC23DF6853BE}"/>
     <hyperlink ref="H10" r:id="rId5" xr:uid="{F8402645-A987-4F5D-8D5F-E93386B04190}"/>
     <hyperlink ref="H12" r:id="rId6" xr:uid="{EB2ADFD3-1971-4CB7-9C0B-4D9991F0317F}"/>
     <hyperlink ref="H13" r:id="rId7" xr:uid="{8F82737E-46F4-4568-B3FA-21861059EB10}"/>
     <hyperlink ref="H15" r:id="rId8" xr:uid="{99AF2ED9-335B-47FD-A900-67CC72D484C2}"/>
     <hyperlink ref="H16" r:id="rId9" xr:uid="{5EDE6F3E-10E3-445B-A568-2B5FCFA7F21A}"/>
     <hyperlink ref="H18" r:id="rId10" xr:uid="{071D6F9D-21F7-43A5-BE74-E626BE1E1AF7}"/>
     <hyperlink ref="H19" r:id="rId11" xr:uid="{2B98A8BD-4854-47EC-A1BD-265100ACC8E1}"/>
     <hyperlink ref="H20" r:id="rId12" xr:uid="{BB7A8E77-52DB-4F77-A831-5249CA93AD5E}"/>
-    <hyperlink ref="H21" r:id="rId13" xr:uid="{E17DAEF6-EB04-4D8E-807B-707B84E50DEC}"/>
-[...23 lines deleted...]
-    <hyperlink ref="H14" r:id="rId37" xr:uid="{4D52747E-5CC4-447C-99F5-4E32A0E85DC4}"/>
+    <hyperlink ref="H22" r:id="rId13" xr:uid="{BDE4E94E-BC3F-4D2A-B2F2-7CC6F15ABDBD}"/>
+    <hyperlink ref="H23" r:id="rId14" xr:uid="{C6020BE5-7CEC-4A59-9178-6C67803BEAEE}"/>
+    <hyperlink ref="H24" r:id="rId15" xr:uid="{C70D4B94-ED2F-48F0-AF66-54D82F2E14E6}"/>
+    <hyperlink ref="H25" r:id="rId16" xr:uid="{3CA8F476-88C1-4A89-924B-D1908C5FB68F}"/>
+    <hyperlink ref="H27" r:id="rId17" xr:uid="{C95B59F3-D2DF-4F40-B53D-61F9D138A014}"/>
+    <hyperlink ref="H28" r:id="rId18" xr:uid="{D3E0E34F-D22E-422C-8852-52996BBFC431}"/>
+    <hyperlink ref="H29" r:id="rId19" xr:uid="{5B9936B5-9ADC-4492-86F9-22DE85FAEB43}"/>
+    <hyperlink ref="H30" r:id="rId20" xr:uid="{01AB8F4A-DD71-46AA-8E58-66FDA348EC41}"/>
+    <hyperlink ref="H31" r:id="rId21" xr:uid="{93AB5F5D-9FB3-4766-BF70-73B0F732DF68}"/>
+    <hyperlink ref="H32" r:id="rId22" xr:uid="{47BD0D7A-5094-412A-A319-EBF11C759252}"/>
+    <hyperlink ref="H33" r:id="rId23" xr:uid="{CC15FC91-70D4-490B-BA5A-016B56DCD0E8}"/>
+    <hyperlink ref="H34" r:id="rId24" xr:uid="{F1E63CD1-84C3-45AB-987C-AE0DA7C38412}"/>
+    <hyperlink ref="H35" r:id="rId25" xr:uid="{CF473D40-4A78-4947-AC99-30E99223C964}"/>
+    <hyperlink ref="H36" r:id="rId26" xr:uid="{2F7B7BE6-063A-4A40-A58C-984F8E199D64}"/>
+    <hyperlink ref="H37" r:id="rId27" xr:uid="{FC8C3B80-E886-4D53-B0CB-8B022C4A778C}"/>
+    <hyperlink ref="H38" r:id="rId28" xr:uid="{F46F32F8-3F7A-4104-8FA1-3C9EC7C70970}"/>
+    <hyperlink ref="H39" r:id="rId29" location="gsc.tab=0" xr:uid="{640DCA3B-A81B-41E4-86C4-1020AA7E07AB}"/>
+    <hyperlink ref="H40" r:id="rId30" xr:uid="{82F4A86C-18BF-4E0D-BD1B-86E2CD336445}"/>
+    <hyperlink ref="H41" r:id="rId31" location="gsc.tab=0" xr:uid="{14F62DC9-BEB4-46E5-8F53-2E21CE292F8E}"/>
+    <hyperlink ref="H42" r:id="rId32" location="gsc.tab=0" xr:uid="{C9DDC805-663D-41B3-970C-59A8F8B5ED80}"/>
+    <hyperlink ref="H43" r:id="rId33" xr:uid="{EEB516DD-14B7-452A-83B5-71718343ED0D}"/>
+    <hyperlink ref="H44" r:id="rId34" location="gsc.tab=0" xr:uid="{3294FE1D-AF29-42D4-AEBC-EB709E615D93}"/>
+    <hyperlink ref="H14" r:id="rId35" xr:uid="{4D52747E-5CC4-447C-99F5-4E32A0E85DC4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">