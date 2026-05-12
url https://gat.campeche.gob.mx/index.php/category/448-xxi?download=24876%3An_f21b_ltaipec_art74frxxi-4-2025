--- v0 (2026-02-18)
+++ v1 (2026-05-12)
@@ -5,53 +5,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25128"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DELL\Dropbox\PLATAFORMA 2025\COMUNES\21\4\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A0EB986-F1DC-42D7-8F69-AA7C9FFF25CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A4CDF27-C11C-41FC-8481-C2CD41581E97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2205" yWindow="465" windowWidth="26415" windowHeight="13935" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4830" yWindow="480" windowWidth="21720" windowHeight="13935" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Tabla_371858" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="56">
   <si>
     <t>45378</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Presupuesto asignado_Ejercicio de los egresos presupuestarios</t>
@@ -610,52 +610,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.safin.campeche.gob.mx/71-2/a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView tabSelected="1" topLeftCell="E2" workbookViewId="0">
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="70.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="61.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
@@ -775,51 +775,51 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8" s="3">
         <v>45931</v>
       </c>
       <c r="C8" s="3">
         <v>46022</v>
       </c>
       <c r="D8" s="4">
         <v>1</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="3">
-        <v>46032</v>
+        <v>46030</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E8" r:id="rId1" xr:uid="{A5A15B03-B573-4869-A80F-6693B48488F4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView topLeftCell="A3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>