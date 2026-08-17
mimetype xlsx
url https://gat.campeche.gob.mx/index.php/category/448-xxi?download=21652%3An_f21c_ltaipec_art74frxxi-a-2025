--- v0 (2025-12-08)
+++ v1 (2026-08-17)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25128"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DELL\Dropbox\PLATAFORMA 2025\COMUNES\21\1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DELL\Dropbox\PLATAFORMA 2026\COMUNES\21\1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5087D95B-8D8E-4255-BA5B-5A1645AF0969}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{38BBB6AF-80DB-41F9-9102-7D9295546031}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5160" yWindow="720" windowWidth="23055" windowHeight="14280" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="30">
   <si>
     <t>45380</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Presupuesto asignado_Cuenta pública</t>
   </si>
@@ -520,51 +520,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="4" t="s">
@@ -655,66 +655,66 @@
     <row r="7" spans="1:9" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B8" s="2">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="C8" s="2">
-        <v>46022</v>
+        <v>46387</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2">
-        <v>45759</v>
+        <v>46124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>