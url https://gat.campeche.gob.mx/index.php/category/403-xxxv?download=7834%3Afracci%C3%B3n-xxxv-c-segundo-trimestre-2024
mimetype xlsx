--- v1 (2026-03-14)
+++ v2 (2026-07-28)
@@ -1,66 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
+<Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
+<Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
+</Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{314B1DB6-47C6-457F-BC27-CEA652F36A47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <workbookPr date1904="false"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Informacion" sheetId="1" r:id="rId1"/>
-    <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
+    <sheet name="Informacion" r:id="rId3" sheetId="1"/>
+    <sheet name="Hidden_1" r:id="rId4" sheetId="2"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_18">Hidden_1!$A$1:$A$37</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="89">
   <si>
     <t>45537</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Recomendaciones derechos humanos_Recomendaciones de organismos internacionales de derechos humanos</t>
   </si>
   <si>
     <t>N_F35c_LTAIPEC_Art74FrXXXV</t>
   </si>
   <si>
     <t>1</t>
@@ -155,72 +151,72 @@
   <si>
     <t>Órgano emisor de la recomendación (catálogo)</t>
   </si>
   <si>
     <t>Fundamento del caso o procedimiento</t>
   </si>
   <si>
     <t>Etapa en la que se encuentra</t>
   </si>
   <si>
     <t>Hipervínculo al informe, sentencia, resolución y/ o recomendación</t>
   </si>
   <si>
     <t>Hipervínculo ficha técnica completa</t>
   </si>
   <si>
     <t>Área(s) responsable(s) que genera(n), posee(n), publica(n) y actualizan la información</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
-    <t>2025</t>
+    <t>7DA983C517A1965FE11DDA38A67FE191</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Subcomisión Jurídica</t>
   </si>
   <si>
-    <t xml:space="preserve">En el periodo que se informa, el sujeto obligado no ha sido objeto de recomendaciones de derechos humanos por organismos internacionales. </t>
-[...11 lines deleted...]
-    <t>12/01/2026</t>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>En el presente periodo que se informa, el sujeto obligado no ha tenido recomendaciones de organismos internacionales.</t>
   </si>
   <si>
     <t>Comité contra las Desapariciones Forzadas</t>
   </si>
   <si>
     <t>Comité Derechos Económicos, Sociales y Culturales</t>
   </si>
   <si>
     <t>Comité de los Derechos del Niño</t>
   </si>
   <si>
     <t>Comité de los Derechos Humanos</t>
   </si>
   <si>
     <t>Comité Eliminación Discriminación Racial</t>
   </si>
   <si>
     <t>Comité contra la Tortura</t>
   </si>
   <si>
     <t>Comité Eliminación Discriminación contra la Mujer</t>
   </si>
   <si>
     <t>Comité Protección Derechos Migratorios y Familiares</t>
   </si>
@@ -293,963 +289,614 @@
   <si>
     <t>Relatoría Especial Derech Pers Privadas Libertad</t>
   </si>
   <si>
     <t>Relatoría Derechos Personas LGBTI</t>
   </si>
   <si>
     <t>Relatoría Derechos Personas Afro-descendientes</t>
   </si>
   <si>
     <t>Relatoría Derechos Pueblos Indígenas</t>
   </si>
   <si>
     <t>Relatoría Defensores(ras) Derechos Humanos</t>
   </si>
   <si>
     <t>Relatoría Derechos de la Niñez</t>
   </si>
   <si>
     <t>Otro (especifique)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="4">
     <font>
-      <sz val="11"/>
+      <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <name val="Arial"/>
+      <sz val="11.0"/>
       <color indexed="9"/>
-      <name val="Arial"/>
+      <b val="true"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Arial"/>
+      <sz val="10.0"/>
       <color indexed="8"/>
-      <name val="Arial"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Arial"/>
+      <sz val="10.0"/>
       <color indexed="8"/>
-      <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="darkGray"/>
     </fill>
     <fill>
-      <patternFill patternType="solid">
-        <fgColor rgb="FF333333"/>
+      <patternFill patternType="none">
+        <fgColor rgb="333333"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE1E1E1"/>
+        <fgColor rgb="333333"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="E1E1E1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="E1E1E1"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-      <diagonal/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
-[...2 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+  <cellXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <protection locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFill="true" applyBorder="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyBorder="true" applyFill="true" applyFont="true">
+      <alignment wrapText="true" horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyBorder="true" applyFill="true" applyFont="true"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true">
+      <alignment wrapText="true" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
-[...11 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/>
+<Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
+<Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/>
+<Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/>
+</Relationships>
+
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...293 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:Q8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="36" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="120.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.0390625" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="36.46484375" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="38.609375" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="33.6328125" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="15.0390625" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="28.390625" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="9.3984375" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="40.36328125" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="33.0546875" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="25.5" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="56.21875" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="30.859375" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="73.1796875" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="20.015625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="101.8046875" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="35.75390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="1" hidden="true">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+    <row r="2">
+      <c r="A2" t="s" s="1">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...1 lines deleted...]
-      <c r="D2" s="3" t="s">
+      <c r="D2" t="s" s="1">
         <v>2</v>
       </c>
-      <c r="E2" s="4"/>
-[...1 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="G2" t="s" s="1">
         <v>3</v>
       </c>
-      <c r="H2" s="4"/>
-[...3 lines deleted...]
-      <c r="A3" s="5" t="s">
+    </row>
+    <row r="3">
+      <c r="A3" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="B3" s="4"/>
-[...1 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="D3" t="s" s="2">
         <v>5</v>
       </c>
-      <c r="E3" s="4"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+      <c r="G3" s="2"/>
+    </row>
+    <row r="4" hidden="true">
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>6</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="I4" t="s">
         <v>9</v>
       </c>
       <c r="J4" t="s">
         <v>8</v>
       </c>
       <c r="K4" t="s">
         <v>6</v>
       </c>
       <c r="L4" t="s">
         <v>10</v>
       </c>
       <c r="M4" t="s">
         <v>10</v>
       </c>
       <c r="N4" t="s">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>11</v>
       </c>
       <c r="P4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:16" hidden="1" x14ac:dyDescent="0.25">
+    <row r="5" hidden="true">
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>18</v>
       </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
       <c r="I5" t="s">
         <v>20</v>
       </c>
       <c r="J5" t="s">
         <v>21</v>
       </c>
       <c r="K5" t="s">
         <v>22</v>
       </c>
       <c r="L5" t="s">
         <v>23</v>
       </c>
       <c r="M5" t="s">
         <v>24</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
         <v>26</v>
       </c>
       <c r="P5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="3" t="s">
+    <row r="6">
+      <c r="A6" t="s" s="1">
         <v>28</v>
       </c>
-      <c r="B6" s="4"/>
-[...16 lines deleted...]
-      <c r="B7" s="1" t="s">
+    </row>
+    <row r="7">
+      <c r="B7" t="s" s="2">
         <v>29</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" t="s" s="2">
         <v>30</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D7" t="s" s="2">
         <v>31</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E7" t="s" s="2">
         <v>32</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="F7" t="s" s="2">
         <v>33</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="G7" t="s" s="2">
         <v>34</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="H7" t="s" s="2">
         <v>35</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="I7" t="s" s="2">
         <v>36</v>
       </c>
-      <c r="J7" s="1" t="s">
+      <c r="J7" t="s" s="2">
         <v>37</v>
       </c>
-      <c r="K7" s="1" t="s">
+      <c r="K7" t="s" s="2">
         <v>38</v>
       </c>
-      <c r="L7" s="1" t="s">
+      <c r="L7" t="s" s="2">
         <v>39</v>
       </c>
-      <c r="M7" s="1" t="s">
+      <c r="M7" t="s" s="2">
         <v>40</v>
       </c>
-      <c r="N7" s="1" t="s">
+      <c r="N7" t="s" s="2">
         <v>41</v>
       </c>
-      <c r="O7" s="1" t="s">
+      <c r="O7" t="s" s="2">
         <v>42</v>
       </c>
-      <c r="P7" s="1" t="s">
+      <c r="P7" t="s" s="2">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="2" t="s">
+    <row r="8" ht="45.0" customHeight="true">
+      <c r="A8" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s" s="4">
+        <v>45</v>
+      </c>
+      <c r="C8" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="D8" t="s" s="4">
+        <v>47</v>
+      </c>
+      <c r="E8" t="s" s="4">
         <v>48</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="F8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="G8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="H8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="J8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="K8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="L8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="M8" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="N8" t="s" s="4">
         <v>49</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="O8" t="s" s="4">
         <v>50</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...29 lines deleted...]
-      <c r="O8" s="2" t="s">
+      <c r="P8" t="s" s="4">
         <v>51</v>
       </c>
-      <c r="P8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="A6:P6"/>
+  <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
+    <mergeCell ref="A6:P6"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I8:I198" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" sqref="I8:I201" allowBlank="true" errorStyle="stop" showErrorMessage="true">
       <formula1>Hidden_18</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:A37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:B37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1">
       <c r="A1" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2">
       <c r="A2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3">
       <c r="A3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4">
       <c r="A4" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5">
       <c r="A5" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6">
       <c r="A6" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7">
       <c r="A7" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="8">
       <c r="A8" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9">
       <c r="A9" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10">
       <c r="A10" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="11">
       <c r="A11" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="12">
       <c r="A12" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="13">
       <c r="A13" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="14">
       <c r="A14" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15">
       <c r="A15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17">
       <c r="A17" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18">
       <c r="A18" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19">
       <c r="A19" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20">
       <c r="A20" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21">
       <c r="A21" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22">
       <c r="A22" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23">
       <c r="A23" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24">
       <c r="A24" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25">
       <c r="A25" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="27">
       <c r="A27" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="28">
       <c r="A28" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="29">
       <c r="A29" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="30">
       <c r="A30" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="31">
       <c r="A31" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="32">
       <c r="A32" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="33">
       <c r="A33" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="34">
       <c r="A34" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="35">
       <c r="A35" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="36">
       <c r="A36" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="37">
       <c r="A37" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...29 lines deleted...]
-  <AppVersion></AppVersion>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>